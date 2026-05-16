--- v0 (2025-12-10)
+++ v1 (2026-05-16)
@@ -1,5160 +1,5576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="006222B7" w:rsidR="00EC641A" w:rsidP="17288068" w:rsidRDefault="006222B7" w14:paraId="71666907" wp14:textId="53E9140E">
+    <w:p w14:paraId="71666907" w14:textId="53E9140E" w:rsidR="00EC641A" w:rsidRPr="006222B7" w:rsidRDefault="006222B7" w:rsidP="17288068">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17288068" w:rsidR="006222B7">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="006222B7">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="0052556E">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="0052556E" w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="006222B7">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>rtículo</w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="00EC641A">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (18 </w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="006222B7">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>puntos, centrado, negrita</w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="00EC641A">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="7FBAAD94">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="7FBAAD94" w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Español e Ingles</w:t>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="006222B7" w:rsidR="00EC641A" w:rsidP="1FCBF609" w:rsidRDefault="00EC641A" w14:paraId="672A6659" wp14:textId="77777777">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="7FBAAD94" w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Español</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="7FBAAD94" w:rsidRPr="17288068">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Ingles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="006222B7" w:rsidRDefault="00EC641A" w:rsidP="1FCBF609">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00EC641A" w:rsidP="1FCBF609" w:rsidRDefault="00F271A4" w14:paraId="2B582C20" wp14:textId="31406595">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="2B582C20" w14:textId="6EF92DD8" w:rsidR="00EC641A" w:rsidRPr="0096093C" w:rsidRDefault="00F271A4" w:rsidP="1FCBF609">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...9 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Autor Uno</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="003847A4">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="003847A4" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Autor Dos</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Autor Tres</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="7DB52FD1">
-[...76 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="7DB52FD1" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00342DF5" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Máximo 3 autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00982DB3" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00EC641A">
-[...12 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00982DB3" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>centrado negritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00EC641A">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00F271A4" w:rsidP="1FCBF609" w:rsidRDefault="00F271A4" w14:paraId="2A48BD79" wp14:textId="77777777">
+    <w:p w14:paraId="2A48BD79" w14:textId="77777777" w:rsidR="00F271A4" w:rsidRPr="0096093C" w:rsidRDefault="00F271A4" w:rsidP="1FCBF609">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="style91"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Universidad</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...32 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00F271A4" w:rsidP="1FCBF609" w:rsidRDefault="00F271A4" w14:paraId="103C2297" wp14:textId="77777777">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autónoma de Nuevo León, Facultad de Ciencias Químicas, Nuevo Leon, México.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103C2297" w14:textId="77777777" w:rsidR="00F271A4" w:rsidRPr="0096093C" w:rsidRDefault="00F271A4" w:rsidP="1FCBF609">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="style91"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Universidad</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Autóoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rStyle w:val="style91"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Nuevo León, Facultad de Matemáticas, Nuevo León México.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005B4A5C" w:rsidR="00EC641A" w:rsidP="1FCBF609" w:rsidRDefault="003847A4" w14:paraId="6D74E5A0" wp14:textId="77777777">
+    <w:p w14:paraId="6D74E5A0" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="0096093C" w:rsidRDefault="003847A4" w:rsidP="1FCBF609">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...11 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00F271A4">
-[...17 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00EC641A" w:rsidP="1FCBF609" w:rsidRDefault="00EC641A" w14:paraId="0A37501D" wp14:textId="77777777">
+      <w:r w:rsidR="00F271A4" w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor@uanl.edu.mx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="0096093C" w:rsidRDefault="00EC641A" w:rsidP="1FCBF609">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="1FCBF609" w:rsidRDefault="0052556E" w14:paraId="390FECE3" wp14:textId="77777777">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390FECE3" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="0096093C" w:rsidRDefault="0052556E" w:rsidP="1FCBF609">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="1"/>
-[...27 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0052556E" w:rsidP="0052556E" w:rsidRDefault="0052556E" w14:paraId="0F3F2065" wp14:textId="6E7B76D1">
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Título del artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3F2065" w14:textId="6E7B76D1" w:rsidR="0052556E" w:rsidRPr="0096093C" w:rsidRDefault="0052556E" w:rsidP="0052556E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+        <w:t xml:space="preserve"> 18 puntos con justificación </w:t>
+      </w:r>
+      <w:r w:rsidR="3EA73BD2" w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">centrado y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>en negrita</w:t>
+      </w:r>
+      <w:r w:rsidR="4E17BDCE" w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...23 lines deleted...]
-          <w:highlight w:val="yellow"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0052556E" w:rsidR="00CB6210" w:rsidP="0052556E" w:rsidRDefault="0052556E" w14:paraId="67CE9FAC" wp14:textId="77777777">
+    <w:p w14:paraId="67CE9FAC" w14:textId="77777777" w:rsidR="00CB6210" w:rsidRPr="0096093C" w:rsidRDefault="0052556E" w:rsidP="0052556E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>El título deben</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="0052556E">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estar en mayúsculas y minúsculas estándar, donde la primera letra de cada palabra está en mayúscula y seguida de minúsculas, como se indica a continuación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340FBF3B" w14:textId="77777777" w:rsidR="00CB6210" w:rsidRPr="0096093C" w:rsidRDefault="00CB6210" w:rsidP="1FCBF609">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00CB6210">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lean Manufacturing, Operations Management and Six Sigma Applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="0096093C" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="1"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="1FCBF609" w:rsidR="00CB6210">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF4DB04" w14:textId="77777777" w:rsidR="0052556E" w:rsidRPr="0096093C" w:rsidRDefault="0052556E" w:rsidP="17288068">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:ind w:left="720"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="17288068" w:rsidR="0052556E">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="1"/>
-[...21 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Afiliaciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0052556E" w:rsidR="0052556E" w:rsidP="17288068" w:rsidRDefault="0052556E" w14:paraId="11104CCE" wp14:textId="77777777">
+    <w:p w14:paraId="11104CCE" w14:textId="77777777" w:rsidR="0052556E" w:rsidRPr="0096093C" w:rsidRDefault="0052556E" w:rsidP="17288068">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17288068" w:rsidR="0052556E">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre del autor: fuente 12 </w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="00F271A4">
+      <w:r w:rsidR="00F271A4" w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">puntos </w:t>
       </w:r>
-      <w:r w:rsidRPr="17288068" w:rsidR="0052556E">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...13 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00F271A4" w:rsidP="17288068" w:rsidRDefault="00F271A4" w14:paraId="4CC0131A" wp14:textId="77777777">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>con negrita y centrada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC0131A" w14:textId="77777777" w:rsidR="00F271A4" w:rsidRPr="0096093C" w:rsidRDefault="00F271A4" w:rsidP="17288068">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17288068" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...69 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00EC641A" w:rsidP="17288068" w:rsidRDefault="00F271A4" w14:paraId="48756F30" wp14:textId="77777777">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Afiliación - fuente 11 puntos central, debe contener institución, dependencia y lugar de origen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48756F30" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="0096093C" w:rsidRDefault="00F271A4" w:rsidP="17288068">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17288068" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="17288068" w:rsidR="00F271A4">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>El Email debe ser solo del autor de correspondencia</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4A5C" w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="17288068" w:rsidR="00F271A4">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con 11 puntos de tamaño</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31457B11" w14:textId="2F8C7933" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="0FBC0BD8">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...31 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="584615DF" wp14:textId="7BFF73FF">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584615DF" w14:textId="7BFF73FF" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="649E9247" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...7 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="1574595C" wp14:textId="3A94AB16">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>12 puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1574595C" w14:textId="3A94AB16" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="649E9247" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10 puntos)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="1B11519A" wp14:textId="3775E4CD">
+    <w:p w14:paraId="1B11519A" w14:textId="3775E4CD" w:rsidR="00EC641A" w:rsidRDefault="5BFD7A4A" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5BFD7A4A">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Keyword (12 puntos)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="36945ED4" wp14:textId="74F27644">
+    <w:p w14:paraId="36945ED4" w14:textId="74F27644" w:rsidR="00EC641A" w:rsidRDefault="5BFD7A4A" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5BFD7A4A">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyword 1, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5BFD7A4A">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Keyword</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5BFD7A4A">
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="7FA3A473" wp14:textId="7F747551">
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, keyword 3, Keyword 4 and Keyword 5.  (10 puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA3A473" w14:textId="7F747551" w:rsidR="00EC641A" w:rsidRDefault="543EBF63" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="543EBF63">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No más de 5 palabras clave (10 puntos)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="5FD6CF8C" wp14:textId="12D40EE6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="5FD6CF8C" w14:textId="12D40EE6" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="00EC641A" w:rsidP="0FBC0BD8">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="3F7ACB2C" wp14:textId="74F8BCE3">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7ACB2C" w14:textId="74F8BCE3" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="649E9247" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen (12 puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1337A9D8" w14:textId="64040B0F" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="649E9247" w:rsidP="0FBC0BD8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="649E9247">
-[...9 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE3B162" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="5DF1A3A0" w:rsidP="0FBC0BD8">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...1139 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" wp14:textId="77777777" wp14:noSpellErr="1" w14:paraId="2EE3B162">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Palabras clave (12 puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57357059" w14:textId="6E5F3D1E" w:rsidR="00EC641A" w:rsidRDefault="5DF1A3A0" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 y </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="5DF1A3A0">
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="6BB5D2E7" wp14:textId="7F747551">
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(10 puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB5D2E7" w14:textId="7F747551" w:rsidR="00EC641A" w:rsidRDefault="2CB1C206" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="2CB1C206">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No más de 5 palabras clave (10 puntos)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="6A05A809" wp14:textId="5BA4A7BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="6A05A809" w14:textId="5BA4A7BB" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="00EC641A" w:rsidP="0FBC0BD8">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00F271A4" w14:paraId="796FC74C" wp14:textId="77777777">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796FC74C" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="00F271A4" w:rsidRDefault="00F271A4" w:rsidP="00EC641A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F271A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Título del resumen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F271A4" w:rsidR="00EC641A">
+        <w:t xml:space="preserve">Título del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F271A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  – </w:t>
+        <w:t>resumen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="00F271A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>  –</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="00F271A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F271A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>fuente 12 puntos con negrita y centrada</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F271A4" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00F271A4" w14:paraId="1FACA140" wp14:textId="77777777">
+    <w:p w14:paraId="1FACA140" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="00F271A4" w:rsidRDefault="00F271A4" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Texto del resumen</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> puntos</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00F271A4">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>jus</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="7F614FF5" w:rsidP="0FBC0BD8" w:rsidRDefault="7F614FF5" w14:paraId="07FB18D7" w14:textId="3CF79D34">
+        <w:t>justificado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FB18D7" w14:textId="3CF79D34" w:rsidR="7F614FF5" w:rsidRDefault="7F614FF5" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:beforeAutospacing="on" w:afterAutospacing="on"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="7F614FF5">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>El resumen debe de enviarse en idiomas ingles y español</w:t>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="6603DD0D" wp14:textId="5FE88C9C">
+        <w:t xml:space="preserve">El resumen debe de enviarse en idiomas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ingles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y español</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6603DD0D" w14:textId="5FE88C9C" w:rsidR="00EC641A" w:rsidRDefault="10EDA9D7" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="10EDA9D7">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Máximo </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">200 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00F271A4">
+      <w:r w:rsidR="00F271A4" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>palabras</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00B472FF" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="41C8F396" wp14:textId="716F523F">
-[...24 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="72A3D3EC" wp14:textId="0DB3E727">
+    <w:p w14:paraId="72A3D3EC" w14:textId="734A4C65" w:rsidR="00EC641A" w:rsidRDefault="00342DF5" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Diseño</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B472FF" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t>iseño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B472FF" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B472FF" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>página</w:t>
       </w:r>
-    </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00B472FF" w14:paraId="7C0C51EE" wp14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C0C51EE" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00B472FF" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tamaño</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Carta </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 1/2" X 11" </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00B472FF" w14:paraId="60144757" wp14:textId="77777777">
+    <w:p w14:paraId="60144757" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00B472FF" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>márgenes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1.00" </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00B472FF" w14:paraId="289D0AD2" wp14:textId="77777777">
+    <w:p w14:paraId="289D0AD2" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00B472FF" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Justificado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="329F4CAF" wp14:textId="1D26CF8A">
+    <w:p w14:paraId="329F4CAF" w14:textId="1D26CF8A" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="152C85FA" wp14:textId="50DFDB9D">
+    <w:p w14:paraId="152C85FA" w14:textId="50DFDB9D" w:rsidR="00EC641A" w:rsidRDefault="1CB6AB87" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="1CB6AB87">
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005B497B" w:rsidP="0FBC0BD8" w:rsidRDefault="005B497B" w14:paraId="0D743E53" wp14:textId="77777777">
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11 puntos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tamaño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>letra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC641A" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D743E53" w14:textId="0F5B6209" w:rsidR="005B497B" w:rsidRDefault="005B497B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="005B497B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r w:rsidR="00B472FF" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="005B497B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nim</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r w:rsidR="00B472FF" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="005B497B">
+      <w:r w:rsidR="00B472FF" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00B472FF">
+      <w:r w:rsidR="00B472FF" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>páginas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00087918" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00087918" w14:paraId="3761FDD5" wp14:textId="77777777" wp14:noSpellErr="1">
+      <w:r w:rsidR="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>máximo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3761FDD5" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="00087918" w:rsidRDefault="00087918" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00087918">
-[...27 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00087918" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00087918" w14:paraId="023F054A" wp14:textId="7BDC42B4">
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Espacio simple para todo el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321E6496" w14:textId="77777777" w:rsidR="00342DF5" w:rsidRDefault="00087918" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00087918">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada documento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>debe tener</w:t>
+      </w:r>
+      <w:r w:rsidR="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7B3992" w14:textId="3DED974B" w:rsidR="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>esumen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en inglés y español</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7C995F" w14:textId="77777777" w:rsidR="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ntroducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F963FD6" w14:textId="18490309" w:rsidR="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evisión de la literatura con un mínimo de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 referencias de </w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>publicaciones recientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, no mayores a 5 años. Mínimo un 20% de ellas deberán ser en idioma inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56709413" w14:textId="78960F89" w:rsidR="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>étodo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>logía</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBA6DBF" w14:textId="5A730A76" w:rsidR="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>nálisis de datos, resultados numéricos y gráficos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5906">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>(en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> caso de ser necesario)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D95A587" w14:textId="6543AA5C" w:rsidR="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>nálisis estadístico, validación</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0FBC0BD8" w:rsidP="0FBC0BD8" w:rsidRDefault="0FBC0BD8" w14:paraId="047F529E" w14:textId="76BED9C0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="37DD0761" w14:textId="257D3F40" w:rsidR="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>onclusi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ones</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5906">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Discusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023F054A" w14:textId="604BA2D2" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="00342DF5" w:rsidP="00342DF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00087918" w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>eferencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F529E" w14:textId="76BED9C0" w:rsidR="0FBC0BD8" w:rsidRDefault="0FBC0BD8" w:rsidP="0FBC0BD8">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F24CEB" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="639A4BE3" wp14:textId="023D63CC">
+    <w:p w14:paraId="639A4BE3" w14:textId="023D63CC" w:rsidR="00EC641A" w:rsidRPr="00F24CEB" w:rsidRDefault="00EC641A" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...16 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00BA1CB8">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA1CB8" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="1552A71F">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="1552A71F" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>ít</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00BA1CB8">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00BA1CB8" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>ulos</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (12 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00BA1CB8">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00BA1CB8" w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">puntos </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001D409B" w:rsidR="001D409B" w:rsidP="0FBC0BD8" w:rsidRDefault="001D409B" w14:paraId="2B8E5F6C" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="2B8E5F6C" w14:textId="77777777" w:rsidR="001D409B" w:rsidRPr="001D409B" w:rsidRDefault="001D409B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="001D409B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">12 tamaño de fuente con justificación izquierda en negrita </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001D409B" w:rsidR="001D409B" w:rsidP="0FBC0BD8" w:rsidRDefault="001D409B" w14:paraId="3431A2C5" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="3431A2C5" w14:textId="77777777" w:rsidR="001D409B" w:rsidRPr="001D409B" w:rsidRDefault="001D409B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="001D409B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>El encabezado debe tener numeración</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001D409B" w:rsidR="001D409B" w:rsidP="0FBC0BD8" w:rsidRDefault="001D409B" w14:paraId="15D7AEBD" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="15D7AEBD" w14:textId="77777777" w:rsidR="001D409B" w:rsidRPr="001D409B" w:rsidRDefault="001D409B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="001D409B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>No hay espacio entre el encabezado y el texto</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="60022147" wp14:textId="77777777">
+    <w:p w14:paraId="60022147" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Batang"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sub-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA1CB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Titulos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11 </w:t>
       </w:r>
       <w:r w:rsidR="002A3DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>puntos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="78D6A4CD" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="78D6A4CD" w14:textId="77777777" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>Título – 11 tamaño fuente con sub-numeración</w:t>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="4830D68C" wp14:textId="77777777" wp14:noSpellErr="1">
+        <w:t xml:space="preserve">Título – 11 tamaño fuente con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es"/>
+        </w:rPr>
+        <w:t>sub-numeración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4830D68C" w14:textId="77777777" w:rsidR="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Texto – 10 fuente sin indexación</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="78AA6939" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="78AA6939" w14:textId="77777777" w:rsidR="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Un espacio entre párrafos</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="4DFAC610" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="4DFAC610" w14:textId="77777777" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>No hay espacio entre el encabezado y el texto</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="0D0B940D" wp14:textId="77777777">
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="00DB709B" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="0E27B00A" wp14:textId="4C379FD4">
+    <w:p w14:paraId="0E27B00A" w14:textId="4C379FD4" w:rsidR="00EC641A" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Figuras</w:t>
       </w:r>
-    </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="14B7EE24" wp14:textId="3FF48153">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="14B7EE24" w14:textId="3FF48153" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">Los textos </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="7E62B322">
+      <w:r w:rsidR="7E62B322" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">y las formas </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>de la figura deben ser legibles</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="30F53A9B" wp14:textId="7DF6F5F8">
+    <w:p w14:paraId="30F53A9B" w14:textId="7DF6F5F8" w:rsidR="00DB709B" w:rsidRPr="00342DF5" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Imágenes originales de alta calidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="3ED28887">
+      <w:r w:rsidR="3ED28887" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>, mínimo de 300ppp</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="54B24C1C" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="54B24C1C" w14:textId="77777777" w:rsidR="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Justificadas al centro</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="63A4AD76" wp14:textId="5BE0CA54">
+    <w:p w14:paraId="63A4AD76" w14:textId="5BE0CA54" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="68707252" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="68707252">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>La descripción de la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidR="00DB709B" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> figura debe estar en el centro y debe mencionarse como "Figura x: ..."</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="5C4D4307" wp14:textId="7CCE65B7">
+    <w:p w14:paraId="5C4D4307" w14:textId="7CCE65B7" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="50FCFCAF" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="50FCFCAF">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">La descripción de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidR="00DB709B" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve">figura debe ser </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+        <w:t xml:space="preserve">figura debe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB709B" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="43536907">
+        <w:t xml:space="preserve">ser  </w:t>
+      </w:r>
+      <w:r w:rsidR="43536907" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>centrada</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB709B" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> y 10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="2739BC20">
+      <w:r w:rsidR="2739BC20" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">tamaño de </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidR="00DB709B" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>fuente</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="1415CE46" wp14:textId="493FD594">
+    <w:p w14:paraId="1415CE46" w14:textId="493FD594" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="0A1DBE6B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0A1DBE6B">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">La descripción de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidR="00DB709B" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>debe ser posterior a la figura</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="4C61B6D7" wp14:textId="77777777">
+    <w:p w14:paraId="4C61B6D7" w14:textId="77777777" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Tod</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidR="009E41DA" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">as las </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>figura</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidR="009E41DA" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">deben </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidR="009E41DA" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> estar</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E41DA" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> correctamente citadas</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> en el cuerpo del documento.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00DB709B" w:rsidP="0FBC0BD8" w:rsidRDefault="00DB709B" w14:paraId="1EDB845E" wp14:textId="77777777">
+    <w:p w14:paraId="1EDB845E" w14:textId="77777777" w:rsidR="00DB709B" w:rsidRPr="00DB709B" w:rsidRDefault="00DB709B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">Un espacio entre textos y </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>figura,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00DB709B">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> figura y título de la figura y el título de la figura y los textos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0F3EA587" w:rsidP="0FBC0BD8" w:rsidRDefault="0F3EA587" w14:paraId="155DBBDB" w14:textId="74D39EFC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="155DBBDB" w14:textId="74D39EFC" w:rsidR="0F3EA587" w:rsidRDefault="0F3EA587" w:rsidP="0FBC0BD8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0F3EA587">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las figuras </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0F3EA587">
+        <w:t xml:space="preserve">Las figuras se deben enviar por separado de preferencia en formato vectorial </w:t>
+      </w:r>
+      <w:r w:rsidR="10CAFD97" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve">se deben enviar por separado de preferencia en formato vectorial </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="10CAFD97">
+        <w:t xml:space="preserve">png o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="10CAFD97" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve">png o </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="10CAFD97">
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="10CAFD97" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>pdf</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="10CAFD97">
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0F3EA587">
+        <w:t xml:space="preserve"> en caso de </w:t>
+      </w:r>
+      <w:r w:rsidR="319B1759" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en caso de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="319B1759">
+        <w:t>fotografías</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>fotografías</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0F3EA587">
+        <w:t xml:space="preserve"> en formato </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en formato </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0F3EA587">
+        <w:t>jpeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>jpeg</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0F3EA587">
+        <w:t xml:space="preserve"> con una resoluci</w:t>
+      </w:r>
+      <w:r w:rsidR="2AB48C87" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> con una resoluci</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="2AB48C87">
+        <w:t xml:space="preserve">ón mínima de 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="2AB48C87" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve">ón mínima de 300 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="2AB48C87">
+        <w:t>ppp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="2AB48C87" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>ppp</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB709B" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="60061E4C" wp14:textId="77777777">
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="00DB709B" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="00EC641A" w:rsidP="009E41DA" w:rsidRDefault="009E41DA" w14:paraId="44EAFD9C" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="009E41DA" w:rsidRDefault="009E41DA" w:rsidP="009E41DA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidR="009E41DA">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" wp14:editId="62199FEC" wp14:anchorId="6804923F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6804923F" wp14:editId="3E3B29AA">
             <wp:extent cx="1407858" cy="1221346"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
-            <wp:docPr id="739902171" name="Imagen 1" descr="Gráfico Gráfica Estadísticas · Gráficos vectoriales gratis ..." title=""/>
+            <wp:docPr id="739902171" name="Imagen 1" descr="Gráfico Gráfica Estadísticas · Gráficos vectoriales gratis ..."/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rb9e6426ad6b640ff">
-                      <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId12"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="0" flipH="0" flipV="0">
+                    <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1407858" cy="1221346"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00585F37" w:rsidR="00630075" w:rsidP="00585F37" w:rsidRDefault="00EC641A" w14:paraId="2FDA3FD9" wp14:textId="77777777">
+    <w:p w14:paraId="2FDA3FD9" w14:textId="77777777" w:rsidR="00630075" w:rsidRPr="00585F37" w:rsidRDefault="00EC641A" w:rsidP="00585F37">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E41DA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E41DA" w:rsidR="009E41DA">
+      <w:r w:rsidR="009E41DA" w:rsidRPr="009E41DA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009E41DA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E41DA" w:rsidR="009E41DA">
+      <w:r w:rsidR="009E41DA" w:rsidRPr="009E41DA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Descripción de la figu</w:t>
       </w:r>
       <w:r w:rsidR="009E41DA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>ra</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="00630075" w:rsidP="0FBC0BD8" w:rsidRDefault="00630075" w14:paraId="4B94D5A5" wp14:textId="5FB5790A">
-[...9 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="0E01F49B" wp14:textId="77777777">
+    <w:p w14:paraId="4B94D5A5" w14:textId="5FB5790A" w:rsidR="00630075" w:rsidRPr="009E41DA" w:rsidRDefault="00630075" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E01F49B" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="00342DF5" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342DF5">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Tabl</w:t>
       </w:r>
-      <w:r w:rsidR="009E41DA">
+      <w:r w:rsidR="009E41DA" w:rsidRPr="00342DF5">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00342DF5">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="009E41DA" w:rsidP="0FBC0BD8" w:rsidRDefault="009E41DA" w14:paraId="072DFD13" wp14:textId="77777777" wp14:noSpellErr="1">
+    </w:p>
+    <w:p w14:paraId="072DFD13" w14:textId="77777777" w:rsidR="009E41DA" w:rsidRPr="009E41DA" w:rsidRDefault="009E41DA" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Los textos de la tabla deben ser legibles</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009E41DA" w:rsidP="0FBC0BD8" w:rsidRDefault="009E41DA" w14:paraId="35314C4A" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="35314C4A" w14:textId="77777777" w:rsidR="009E41DA" w:rsidRDefault="009E41DA" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Justificación del centro</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009E41DA" w:rsidP="0FBC0BD8" w:rsidRDefault="009E41DA" w14:paraId="39E140E9" wp14:textId="790D8362">
+    <w:p w14:paraId="39E140E9" w14:textId="38A3DB64" w:rsidR="009E41DA" w:rsidRDefault="0290E3EB" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0290E3EB">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="0290E3EB">
+        <w:t>La descripción</w:t>
+      </w:r>
+      <w:r w:rsidR="009E41DA" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>La descripción</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> de la tabla debe estar en el centro y debe mencionarse como "Tabla x: ..." Debe agregarse antes de la tabla.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="009E41DA" w:rsidP="0FBC0BD8" w:rsidRDefault="009E41DA" w14:paraId="7C4305D3" wp14:textId="2C98AB20">
+    <w:p w14:paraId="7C4305D3" w14:textId="2C98AB20" w:rsidR="009E41DA" w:rsidRPr="009E41DA" w:rsidRDefault="7929F8B5" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="7929F8B5">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>La descripción de la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidR="009E41DA" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tabla debe </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+        <w:t xml:space="preserve"> tabla debe se</w:t>
+      </w:r>
+      <w:r w:rsidR="77632234" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>se</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="77632234">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="009E41DA" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> con justificación central y 10 tamaño de fuente</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="009E41DA" w:rsidP="0FBC0BD8" w:rsidRDefault="009E41DA" w14:paraId="4764E638" wp14:textId="77777777" wp14:noSpellErr="1">
+    <w:p w14:paraId="4764E638" w14:textId="77777777" w:rsidR="009E41DA" w:rsidRPr="009E41DA" w:rsidRDefault="009E41DA" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="100" w:afterAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Todas las tablas deben ser correctamente citadas en el cuerpo del documento.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="009E41DA" w:rsidP="0FBC0BD8" w:rsidRDefault="009E41DA" w14:paraId="024B0ABE" wp14:textId="4726E5EB">
+    <w:p w14:paraId="024B0ABE" w14:textId="4726E5EB" w:rsidR="009E41DA" w:rsidRPr="009E41DA" w:rsidRDefault="009E41DA" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="009E41DA">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Un espacio entre textos y tabla, y título de la tabla y textos.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="3DEEC669" wp14:textId="77777777">
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="009E41DA" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009E41DA" w:rsidR="00EC641A" w:rsidP="009E41DA" w:rsidRDefault="00EC641A" w14:paraId="429ED94A" wp14:textId="77777777">
+    <w:p w14:paraId="429ED94A" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="009E41DA" w:rsidRDefault="00EC641A" w:rsidP="009E41DA">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Tabl</w:t>
       </w:r>
       <w:r w:rsidR="009E41DA">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -5217,905 +5633,814 @@
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009E41DA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tabla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1566"/>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="2016"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidTr="00EC641A" w14:paraId="3656B9AB" wp14:textId="77777777">
+      <w:tr w:rsidR="00EC641A" w14:paraId="3656B9AB" w14:textId="77777777" w:rsidTr="00EC641A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="45FB0818" wp14:textId="77777777"/>
+          <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="049F31CB" wp14:textId="77777777"/>
+          <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="53128261" wp14:textId="77777777"/>
+          <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="62486C05" wp14:textId="77777777"/>
+          <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidTr="00EC641A" w14:paraId="4101652C" wp14:textId="77777777">
+      <w:tr w:rsidR="00EC641A" w14:paraId="4101652C" w14:textId="77777777" w:rsidTr="00EC641A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="4B99056E" wp14:textId="77777777"/>
+          <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="1299C43A" wp14:textId="77777777"/>
+          <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="4DDBEF00" wp14:textId="77777777"/>
+          <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="3461D779" wp14:textId="77777777"/>
+          <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidTr="00EC641A" w14:paraId="3CF2D8B6" wp14:textId="77777777">
+      <w:tr w:rsidR="00EC641A" w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidTr="00EC641A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="0FB78278" wp14:textId="77777777"/>
+          <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="1FC39945" wp14:textId="77777777"/>
+          <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="0562CB0E" wp14:textId="77777777"/>
+          <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="34CE0A41" wp14:textId="77777777"/>
+          <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="62EBF3C5" wp14:textId="77777777">
+    <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="6D98A12B" wp14:textId="38E21284">
+    <w:p w14:paraId="6D98A12B" w14:textId="38E21284" w:rsidR="00EC641A" w:rsidRDefault="001D409B" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0FBC0BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Ecuaciones</w:t>
       </w:r>
-    </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001D409B" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="001D409B" w14:paraId="7B21811C" wp14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B21811C" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="001D409B" w:rsidRDefault="001D409B" w:rsidP="00EC641A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D409B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Todas las ecuaciones deben de estár numeradas y formalmente citadas en el </w:t>
+        <w:t xml:space="preserve">Todas las ecuaciones deben de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D409B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>estár</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D409B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numeradas y formalmente citadas en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>documento</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D409B" w:rsidR="00EC641A">
+      <w:r w:rsidR="00EC641A" w:rsidRPr="001D409B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001D409B" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="2946DB82" wp14:textId="77777777">
+    <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="5997CC1D" wp14:textId="7CFE3C05">
+    <w:p w14:paraId="1E4E047A" w14:textId="77777777" w:rsidR="009626A5" w:rsidRPr="001D409B" w:rsidRDefault="009626A5" w:rsidP="00EC641A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452063F2" w14:textId="160EEED9" w:rsidR="0096093C" w:rsidRDefault="0096093C" w:rsidP="0096093C">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="001D409B">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096093C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Declaración de conflict</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096093C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707510B6" w14:textId="4B8F21FC" w:rsidR="001D409B" w:rsidRPr="009626A5" w:rsidRDefault="001D409B" w:rsidP="001A4774">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5BA0C6" w14:textId="70C6EDA1" w:rsidR="009626A5" w:rsidRPr="009626A5" w:rsidRDefault="009626A5" w:rsidP="001A4774">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009626A5">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se utilizará la herramienta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009626A5">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Turnitin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009626A5">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la detección de plagio y uso de la Inteligencia artificial hasta un 20% y un 19 % de tolerancia respectivamente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2BAE03" w14:textId="77777777" w:rsidR="001A4774" w:rsidRPr="001A4774" w:rsidRDefault="001A4774" w:rsidP="001A4774">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342E9D74" w14:textId="4DAE640C" w:rsidR="0FBC0BD8" w:rsidRPr="001A4774" w:rsidRDefault="0FBC0BD8" w:rsidP="0FBC0BD8">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...56 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="0FBC0BD8" w:rsidRDefault="00EC641A" w14:paraId="6B699379" wp14:textId="0BE7A0F1">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B699379" w14:textId="0BE7A0F1" w:rsidR="00EC641A" w:rsidRPr="001A4774" w:rsidRDefault="00EC641A" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Batang"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4774">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Referenc</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="001D409B">
+      <w:r w:rsidR="001D409B" w:rsidRPr="001A4774">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>ia</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="00EC641A">
+      <w:r w:rsidRPr="001A4774">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="0D195A8E" wp14:textId="77777777">
+    <w:p w14:paraId="0D195A8E" w14:textId="77777777" w:rsidR="002A3DF7" w:rsidRPr="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Título de referencias – 12 fuente con justificación en negrita e izquierda</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="2E66CD77" wp14:textId="0403B4AB">
+    <w:p w14:paraId="2E66CD77" w14:textId="0403B4AB" w:rsidR="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="002A3DF7">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">Textos de referencias – 10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="067B7469">
+      <w:r w:rsidR="067B7469" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">tamaño </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="002A3DF7">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>fuente</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="230542A8" wp14:textId="77777777">
+    <w:p w14:paraId="230542A8" w14:textId="77777777" w:rsidR="002A3DF7" w:rsidRPr="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="002A3DF7">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>No se debe utilizar ninguna numeración para el título de referencia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7CF60DC9" w:rsidP="0FBC0BD8" w:rsidRDefault="7CF60DC9" w14:paraId="34B565F9" w14:textId="1C8FA757">
+    <w:p w14:paraId="34B565F9" w14:textId="7058E352" w:rsidR="7CF60DC9" w:rsidRDefault="7CF60DC9" w:rsidP="0FBC0BD8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="7CF60DC9">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">El formato </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="7CF60DC9">
+      <w:r w:rsidR="00342DF5" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>estandar</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="7CF60DC9">
+        <w:t>estándar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las referencias será en</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="6061C83E">
+      <w:r w:rsidR="6061C83E" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> formato de la American </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="6061C83E">
+      <w:r w:rsidR="6061C83E" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Psychological</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="6061C83E">
+      <w:r w:rsidR="6061C83E" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="6061C83E">
+      <w:r w:rsidR="6061C83E" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Association</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="6061C83E">
+      <w:r w:rsidR="6061C83E" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (APA).</w:t>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="3F289D16" wp14:textId="3412DE76">
+        <w:t xml:space="preserve"> (APA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00342DF5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considerando el más reciente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F289D16" w14:textId="3412DE76" w:rsidR="002A3DF7" w:rsidRPr="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="002A3DF7">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">El apellido y el año deben utilizarse para cualquier cita de referencia. El apellido y el año deben utilizarse para autores de un solo autor y doble. Para más de dos autores, se debe usar el apellido del primer autor y "et al." con </w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="02E70B8C">
+      <w:r w:rsidR="02E70B8C" w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>año</w:t>
       </w:r>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="002A3DF7">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Por ejemplo: </w:t>
-[...110 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="61F3F986" wp14:textId="77777777">
+        <w:t>. Por ejemplo: Reimer (2009), (Reimer 2009), Reimer y Ali (2009), (Reimer y Ali 2009), Reimer et al. (2009) y (Reimer et al. 2009). No se permite el número en la cita de referencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F3F986" w14:textId="77777777" w:rsidR="002A3DF7" w:rsidRPr="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Todas las referencias deben ser citadas en el documento.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="102DEC65" wp14:textId="77777777">
+    <w:p w14:paraId="102DEC65" w14:textId="77777777" w:rsidR="002A3DF7" w:rsidRPr="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>Los nombres de la revista y de la conferencia deben estar en cursiva.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="140B2126" wp14:textId="77777777">
+    <w:p w14:paraId="140B2126" w14:textId="77777777" w:rsidR="002A3DF7" w:rsidRPr="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>El título del libro debe estar en cursiva.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="7640B0E9" wp14:textId="7EE0B90C">
+    <w:p w14:paraId="7640B0E9" w14:textId="7EE0B90C" w:rsidR="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0FBC0BD8" w:rsidR="002A3DF7">
+      <w:r w:rsidRPr="0FBC0BD8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>Todas las líneas después de la primera línea de la lista de referencias deben sangrar una cuarta parte (1/4) pulgadas desde el margen izquierdo. Esto se denomina sangría colgante</w:t>
-[...10 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="002A3DF7" w:rsidP="002A3DF7" w:rsidRDefault="002A3DF7" w14:paraId="5FC08808" wp14:textId="77777777">
+        <w:t>Todas las líneas después de la primera línea de la lista de referencias deben sangrar una cuarta parte (1/4) pulgadas desde el margen izquierdo. Esto se denomina sangría colgante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC08808" w14:textId="77777777" w:rsidR="002A3DF7" w:rsidRPr="002A3DF7" w:rsidRDefault="002A3DF7" w:rsidP="002A3DF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>El apellido y la primera inicial deben estar en el formato de referencia como los ejemplos siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002A3DF7" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="3FE9F23F" wp14:textId="77777777">
+    <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRPr="002A3DF7" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="0A0B60C1" wp14:textId="77777777">
+    <w:p w14:paraId="0A0B60C1" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chang, T., </w:t>
-[...17 lines deleted...]
-        <w:t>, R., and Wang, H.,</w:t>
+        <w:t>Chang, T., Wysk, R., and Wang, H.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Computer-Aided Manufacturing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6133,717 +6458,700 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition, Prentice Hall, New Jersey, 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="418E77EE" wp14:textId="77777777">
+    <w:p w14:paraId="418E77EE" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cook, V., and Ali, A., End-of-line inspection for annoying noises in automobiles: trends and perspectives, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Applied Acoustic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, vol. 73, no. 3, pp. 265-275, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="2CDB23D9" wp14:textId="77777777">
+    <w:p w14:paraId="2CDB23D9" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Khadem, M., Ali, A., and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Seifoddini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  H., Efficacy of lean metrics in evaluating the performance of manufacturing system, </w:t>
+        <w:t>,  H.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Efficacy of lean metrics in evaluating the performance of manufacturing system, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>International Journal of Industrial Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, vol. 15, no. 2, pp. 176-184, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00567A49" w:rsidP="00567A49" w:rsidRDefault="00567A49" w14:paraId="75123D26" wp14:textId="77777777">
+    <w:p w14:paraId="75123D26" w14:textId="77777777" w:rsidR="00567A49" w:rsidRDefault="00567A49" w:rsidP="00567A49">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567A49">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Krstovski, S., IEOM Lean Six Sigma Global Competition: COVID-19 Pandemic, IEOM Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> International</w:t>
       </w:r>
       <w:r w:rsidRPr="00567A49">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, http://ieomsociety.org/ieom/covid-19/, Accessed Day: June 9, 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="3E2536B2" wp14:textId="77777777">
+    <w:p w14:paraId="3E2536B2" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pandian, A., and Ali, A., Automotive robotic body shop simulation for performance improvement using plant feedback, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>International Journal of Industrial and Systems Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, vol. 7, no. 3, pp. 269-291, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="04A6D09C" wp14:textId="77777777">
+    <w:p w14:paraId="04A6D09C" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rahim, A., and Khan, M., Optimal determination of production run and initial settings of process parameters for a deteriorating process, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Rahim, A., and Khan, M., Optimal determination of production run and initial settings of process parameters for a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deteriorating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>International Journal of Advanced Manufacturing Technology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, April 2007, vol. 32, no. 7-8, pp. 747-756, 2007. </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="16EDF4F6" wp14:textId="77777777">
+    <w:p w14:paraId="16EDF4F6" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rahman, M. A., Sarker, B. R., and Escobar, L. A., Peak demand forecasting for a seasonal product using Bayesian approach, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal of the Operational Research Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, vol. 62, pp. 1019-1028, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00567A49" w:rsidP="00567A49" w:rsidRDefault="00567A49" w14:paraId="16790F07" wp14:textId="77777777">
+    <w:p w14:paraId="16790F07" w14:textId="77777777" w:rsidR="00567A49" w:rsidRDefault="00567A49" w:rsidP="00567A49">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567A49">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reimer, D., Entrepreneurship and Innovation, Available: http://www.ieomsociet.org/ieom/newsletters/, July 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="06C9B090" wp14:textId="77777777">
+    <w:p w14:paraId="06C9B090" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reimer, D., and Ali, A., Engineering education and the entrepreneurial mindset at Lawrence Tech, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proceedings of the International Conference on Industrial Engineering and Operations Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Istanbul, Turkey, July 3 – 6, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00EC641A" w:rsidP="00EC641A" w:rsidRDefault="00EC641A" w14:paraId="036D9BC2" wp14:textId="77777777">
+    <w:p w14:paraId="036D9BC2" w14:textId="77777777" w:rsidR="00EC641A" w:rsidRDefault="00EC641A" w:rsidP="00EC641A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Shetty, D., Ali, A., and Cummings, R., A model to assess lean thinking manufacturing initiatives, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>International Journal of Lean Six Sigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, vol. 1, no. 4, pp. 310-334, 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00BA1CB8" w:rsidR="00F46BB9" w:rsidP="00BA1CB8" w:rsidRDefault="00EC641A" w14:paraId="42A803EE" wp14:textId="77777777">
+    <w:p w14:paraId="42A803EE" w14:textId="77777777" w:rsidR="00F46BB9" w:rsidRPr="00BA1CB8" w:rsidRDefault="00EC641A" w:rsidP="00BA1CB8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Srinivasan, G., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Arcelus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, F.J., and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, F.J., and Pakkala, T.P.M., A retailer’s decision process when anticipating a vendor’s temporary discount offer, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Computers and Industrial Engineering</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, T.P.M., A retailer’s decision process when anticipating a vendor’s temporary discount offer, </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>, vol. 57, pp. 253-260, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00BA1CB8" w:rsidR="00F46BB9" w:rsidSect="00940ED3">
-[...2 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00F46BB9" w:rsidRPr="00BA1CB8" w:rsidSect="00940ED3">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005414F0" w:rsidP="00312E47" w:rsidRDefault="005414F0" w14:paraId="1F72F646" wp14:textId="77777777">
+    <w:p w14:paraId="6C155E76" w14:textId="77777777" w:rsidR="003A16A7" w:rsidRDefault="003A16A7" w:rsidP="00312E47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005414F0" w:rsidP="00312E47" w:rsidRDefault="005414F0" w14:paraId="08CE6F91" wp14:textId="77777777">
+    <w:p w14:paraId="433A4076" w14:textId="77777777" w:rsidR="003A16A7" w:rsidRDefault="003A16A7" w:rsidP="00312E47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00935B86" w:rsidR="00312E47" w:rsidP="00B37312" w:rsidRDefault="00935B86" w14:paraId="2FEDC68F" wp14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FEDC68F" w14:textId="77777777" w:rsidR="00312E47" w:rsidRPr="00935B86" w:rsidRDefault="00935B86" w:rsidP="00B37312">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00935B86">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Universidad </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00935B86">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Autónoma</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00935B86">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de Nuevo León</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005414F0" w:rsidP="00312E47" w:rsidRDefault="005414F0" w14:paraId="61CDCEAD" wp14:textId="77777777">
+    <w:p w14:paraId="40B34562" w14:textId="77777777" w:rsidR="003A16A7" w:rsidRDefault="003A16A7" w:rsidP="00312E47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005414F0" w:rsidP="00312E47" w:rsidRDefault="005414F0" w14:paraId="6BB9E253" wp14:textId="77777777">
+    <w:p w14:paraId="2ABF62E4" w14:textId="77777777" w:rsidR="003A16A7" w:rsidRDefault="003A16A7" w:rsidP="00312E47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="004F0988" w:rsidR="004F0988" w:rsidP="004F0988" w:rsidRDefault="008C329B" w14:paraId="387A61C7" wp14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="387A61C7" w14:textId="71F84C6A" w:rsidR="004F0988" w:rsidRPr="004F0988" w:rsidRDefault="008C329B" w:rsidP="004F0988">
     <w:pPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Revista</w:t>
+      <w:t xml:space="preserve">Revista </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r>
+    <w:r w:rsidR="00935B86">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Ingeniería y </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00935B86">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Ingeniería</w:t>
+      <w:t>Gestión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00935B86">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> y </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00935B86">
+    <w:r w:rsidR="00342DF5">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Gestión</w:t>
+      <w:t>Industrial</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...19 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02CD24B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6BC95DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6926,287 +7234,287 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05A377E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44E20E74"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C77592F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37344DA0"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E515D29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83F24D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7292,429 +7600,429 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1476265F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92401CF2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17647FCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8382AF48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19DE1F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA366988"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4A24A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E496DBC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -7786,171 +8094,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F886A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C67396"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29892F95"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B5815DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8036,775 +8344,775 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B2572EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0340EFD6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319C5F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEE8881E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="334C1CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B366D9CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E27179"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C5C37D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D7F5F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F0C1C6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F66FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDEADFF4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F4D7500"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1300772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9006,340 +9314,340 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54296784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA565AC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="588935EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D18EBAB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F6C82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27A40F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -9408,170 +9716,170 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63BC6076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A46E1D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63E630F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64DCCE8E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -9637,164 +9945,164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69175B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBD25A3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F94F0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B4C2744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -9850,285 +10158,292 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1947419903">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1919287797">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="842740030">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="581259715">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1783575333">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2093576822">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="130053660">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="74984255">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="177433794">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="134184876">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="541402995">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1847095533">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="746806258">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1479803941">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1485318397">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1751267831">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="769548237">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="928392759">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1717393554">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="910236972">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="731317863">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1715078582">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1587419126">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="467432851">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="878931629">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1292204306">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...1 lines deleted...]
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="149"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00312E47"/>
     <w:rsid w:val="00047A29"/>
     <w:rsid w:val="00071C6F"/>
     <w:rsid w:val="00087918"/>
     <w:rsid w:val="000969A0"/>
     <w:rsid w:val="000A30E5"/>
     <w:rsid w:val="000B41B0"/>
     <w:rsid w:val="000C46E2"/>
     <w:rsid w:val="000E2026"/>
     <w:rsid w:val="000E5724"/>
     <w:rsid w:val="001036FE"/>
     <w:rsid w:val="00135F96"/>
     <w:rsid w:val="0015514F"/>
     <w:rsid w:val="001A0C60"/>
+    <w:rsid w:val="001A4774"/>
     <w:rsid w:val="001D409B"/>
     <w:rsid w:val="001E2C2E"/>
     <w:rsid w:val="001E6401"/>
     <w:rsid w:val="00222850"/>
     <w:rsid w:val="00282A37"/>
     <w:rsid w:val="00292231"/>
     <w:rsid w:val="002A3DF7"/>
+    <w:rsid w:val="002A5906"/>
     <w:rsid w:val="002E28D5"/>
     <w:rsid w:val="00300E61"/>
     <w:rsid w:val="00312E47"/>
     <w:rsid w:val="00342D44"/>
+    <w:rsid w:val="00342DF5"/>
     <w:rsid w:val="003847A4"/>
+    <w:rsid w:val="003A16A7"/>
     <w:rsid w:val="003C415E"/>
     <w:rsid w:val="003D12F1"/>
     <w:rsid w:val="003F35BD"/>
     <w:rsid w:val="004038A7"/>
     <w:rsid w:val="00412200"/>
     <w:rsid w:val="0041227E"/>
     <w:rsid w:val="004363AB"/>
     <w:rsid w:val="004C6665"/>
     <w:rsid w:val="004D3ACD"/>
     <w:rsid w:val="004F0988"/>
     <w:rsid w:val="00514763"/>
     <w:rsid w:val="00520E3F"/>
     <w:rsid w:val="0052556E"/>
     <w:rsid w:val="005414F0"/>
     <w:rsid w:val="005523AC"/>
     <w:rsid w:val="00554CC7"/>
     <w:rsid w:val="00567A49"/>
     <w:rsid w:val="00580317"/>
     <w:rsid w:val="00585F37"/>
     <w:rsid w:val="00586928"/>
     <w:rsid w:val="005B497B"/>
     <w:rsid w:val="005B4A5C"/>
     <w:rsid w:val="005E6F48"/>
     <w:rsid w:val="006222B7"/>
     <w:rsid w:val="00630075"/>
     <w:rsid w:val="007039BB"/>
     <w:rsid w:val="00746334"/>
     <w:rsid w:val="00762010"/>
     <w:rsid w:val="00786DCB"/>
     <w:rsid w:val="007B3441"/>
     <w:rsid w:val="007B558F"/>
     <w:rsid w:val="007C44A4"/>
     <w:rsid w:val="00842A4C"/>
     <w:rsid w:val="00866D19"/>
     <w:rsid w:val="00896EC4"/>
     <w:rsid w:val="008B31C4"/>
     <w:rsid w:val="008C329B"/>
     <w:rsid w:val="009218CE"/>
     <w:rsid w:val="009357A6"/>
     <w:rsid w:val="00935B86"/>
     <w:rsid w:val="00940ED3"/>
     <w:rsid w:val="00945A59"/>
     <w:rsid w:val="00945ACC"/>
     <w:rsid w:val="00946854"/>
+    <w:rsid w:val="0096093C"/>
+    <w:rsid w:val="009626A5"/>
     <w:rsid w:val="009742DE"/>
     <w:rsid w:val="00982DB3"/>
     <w:rsid w:val="00987967"/>
     <w:rsid w:val="0099326E"/>
     <w:rsid w:val="009C590F"/>
     <w:rsid w:val="009E41DA"/>
     <w:rsid w:val="009F49FB"/>
     <w:rsid w:val="00A16F7B"/>
     <w:rsid w:val="00A948B4"/>
     <w:rsid w:val="00AB5F3C"/>
     <w:rsid w:val="00AC5554"/>
     <w:rsid w:val="00AD7CB3"/>
     <w:rsid w:val="00B330E0"/>
     <w:rsid w:val="00B37312"/>
     <w:rsid w:val="00B472FF"/>
     <w:rsid w:val="00BA1CB8"/>
     <w:rsid w:val="00BA5625"/>
     <w:rsid w:val="00BB44E6"/>
     <w:rsid w:val="00BD2EE5"/>
     <w:rsid w:val="00BE3D27"/>
     <w:rsid w:val="00C13397"/>
     <w:rsid w:val="00C171E7"/>
     <w:rsid w:val="00C200FA"/>
     <w:rsid w:val="00C35E1F"/>
     <w:rsid w:val="00C9169D"/>
     <w:rsid w:val="00CA1D55"/>
     <w:rsid w:val="00CB6210"/>
     <w:rsid w:val="00D17488"/>
     <w:rsid w:val="00D31E9D"/>
     <w:rsid w:val="00D855F1"/>
     <w:rsid w:val="00DA30FB"/>
+    <w:rsid w:val="00DA5F5E"/>
     <w:rsid w:val="00DB709B"/>
     <w:rsid w:val="00DE62D4"/>
     <w:rsid w:val="00DE66E1"/>
     <w:rsid w:val="00E03C50"/>
     <w:rsid w:val="00E05A0E"/>
     <w:rsid w:val="00E75CE9"/>
     <w:rsid w:val="00EC641A"/>
     <w:rsid w:val="00ED7797"/>
     <w:rsid w:val="00EF50B2"/>
     <w:rsid w:val="00EF7D69"/>
     <w:rsid w:val="00F24CEB"/>
     <w:rsid w:val="00F271A4"/>
     <w:rsid w:val="00F46BB9"/>
     <w:rsid w:val="00F76726"/>
     <w:rsid w:val="00F94B58"/>
     <w:rsid w:val="00FA4EB7"/>
     <w:rsid w:val="00FB04A5"/>
     <w:rsid w:val="00FB3381"/>
     <w:rsid w:val="00FC538A"/>
     <w:rsid w:val="00FF6E7D"/>
     <w:rsid w:val="02012279"/>
     <w:rsid w:val="0290E3EB"/>
     <w:rsid w:val="02E70B8C"/>
     <w:rsid w:val="067B7469"/>
     <w:rsid w:val="067E0513"/>
@@ -10209,224 +10524,228 @@
     <w:rsid w:val="7929F8B5"/>
     <w:rsid w:val="7AFC04B8"/>
     <w:rsid w:val="7CF60DC9"/>
     <w:rsid w:val="7D021486"/>
     <w:rsid w:val="7DB52FD1"/>
     <w:rsid w:val="7E62B322"/>
     <w:rsid w:val="7F614FF5"/>
     <w:rsid w:val="7FBAAD94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="070655D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A85F9421-9957-4D8A-9200-FDECFA09DD2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -10495,52 +10814,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10607,365 +10926,366 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00312E47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Batang" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F46BB9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="SimSun"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00312E47"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo2Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:link w:val="Ttulo2"/>
     <w:rsid w:val="00312E47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="style91" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="style91">
     <w:name w:val="style91"/>
     <w:rsid w:val="00312E47"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00312E47"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Descripcin">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00312E47"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00312E47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00312E47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Batang" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00312E47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00312E47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Batang" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F46BB9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Biography" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Biography">
     <w:name w:val="Biography"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F46BB9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1080"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E6401"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00135F96"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F271A4"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F271A4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="37709713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="578515978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093356982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/es/gr%C3%A1fico-gr%C3%A1fica-estad%C3%ADsticas-35773/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rb9e6426ad6b640ff" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/es/gr%C3%A1fico-gr%C3%A1fica-estad%C3%ADsticas-35773/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11202,54 +11522,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE8DB990A4E4A4489DD3EA80B0D45B7" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0e35d71f6837f84b5a319de0fa065943">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4a9f39ba-a427-4379-b649-57a8202a9c10" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eda383f0dd9cb0ddce8909e6e448e03c" ns2:_="">
     <xsd:import namespace="4a9f39ba-a427-4379-b649-57a8202a9c10"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a9f39ba-a427-4379-b649-57a8202a9c10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11337,107 +11672,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A73162-0694-4DAF-8713-D745D2E30E25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFCBCD92-1BF3-F240-B51D-8D04F4E7C6E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E006849E-1C40-4608-9523-468566404F62}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E006849E-1C40-4608-9523-468566404F62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A73162-0694-4DAF-8713-D745D2E30E25}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B982112B-19EF-49CA-B6FA-538E64BFF450}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4a9f39ba-a427-4379-b649-57a8202a9c10"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1253</Words>
+  <Characters>6893</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8130</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>helpdeskadm</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2015-06-03T07:24:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCE8DB990A4E4A4489DD3EA80B0D45B7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Student_Groups">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Student_Groups">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Owner">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Owner">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Teachers">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Teachers">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Students">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Students">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>